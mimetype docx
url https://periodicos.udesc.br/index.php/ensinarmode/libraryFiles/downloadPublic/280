--- v1 (2025-12-15)
+++ v2 (2026-05-03)
@@ -20,153 +20,152 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="nomeSecBook" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="1400710860"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="22DC1CB4" w14:textId="31A6A871" w:rsidR="00E15943" w:rsidRPr="00092334" w:rsidRDefault="00A22A8B" w:rsidP="00F456FA">
           <w:pPr>
             <w:pStyle w:val="Capasecao"/>
             <w:framePr w:wrap="around"/>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:t>Se</w:t>
           </w:r>
           <w:r w:rsidR="00303DDA">
             <w:t>ction</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="1" w:name="titArtigoBook"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0722B08C" w14:textId="6B1ACE0B" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="001E34C8" w:rsidP="006F1B6C">
+    <w:p w14:paraId="0722B08C" w14:textId="6B1ACE0B" w:rsidR="00EE56A6" w:rsidRPr="001E363C" w:rsidRDefault="003B7595" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="TtuloIngls"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="TituloArtigo"/>
           <w:tag w:val="titArt"/>
           <w:id w:val="1287774770"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Title here…</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005D02B5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE56A6" w:rsidRPr="001E363C">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00025199" w:rsidRPr="00025199">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00760DF7">
+      <w:r w:rsidR="001E34C8" w:rsidRPr="00760DF7">
         <w:t>With subtitle. In up to 2 lines. (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001E34C8">
         <w:t xml:space="preserve">Style: Título </w:t>
       </w:r>
       <w:r w:rsidR="00E860E2">
         <w:t>Inglês</w:t>
       </w:r>
-      <w:r w:rsidRPr="00760DF7">
+      <w:r w:rsidR="001E34C8" w:rsidRPr="00760DF7">
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001E34C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC3AD04" w14:textId="7B4D9A06" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="001E34C8" w:rsidP="001E34C8">
       <w:pPr>
         <w:pStyle w:val="TtuloPortugus"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
       <w:r w:rsidRPr="006236AB">
         <w:t xml:space="preserve">With subtitle in Portuguese. In up to 2 lines. </w:t>
       </w:r>
       <w:r>
-        <w:t>(Style: Título Português)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(Style: Título Português) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E22451E" w14:textId="13E9904A" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="00E860E2" w:rsidP="000F55E7">
       <w:pPr>
         <w:pStyle w:val="TtuloEstrangeiro"/>
       </w:pPr>
       <w:r w:rsidRPr="00E860E2">
         <w:t xml:space="preserve">Title: With subtitle in French, Spanish, or Italian. In up to 2 lines. (Style: </w:t>
       </w:r>
       <w:r w:rsidR="000F55E7">
         <w:t>Título Estran</w:t>
       </w:r>
       <w:r w:rsidR="00460383">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="000F55E7">
         <w:t>eiro)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C34B77" w14:textId="2EEB5BC2" w:rsidR="00063D15" w:rsidRPr="00092334" w:rsidRDefault="00EE56A6" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="DOI"/>
       </w:pPr>
       <w:r w:rsidRPr="00092334">
         <w:t xml:space="preserve">DOI: </w:t>
@@ -207,144 +206,145 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EE56A6" w:rsidSect="00875C18">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="4395" w:right="567" w:bottom="1418" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25407DF1" w14:textId="77777777" w:rsidR="00063D15" w:rsidRPr="00EE56A6" w:rsidRDefault="00063D15" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="aut1Book"/>
-    <w:p w14:paraId="236733B3" w14:textId="39ABC0E9" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="001E34C8" w:rsidP="006F1B6C">
+    <w:p w14:paraId="236733B3" w14:textId="39ABC0E9" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="003B7595" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="1561054506"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> 1 </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Style</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="001E34C8" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00F84653">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937154C" w14:textId="72EE0918" w:rsidR="00EE56A6" w:rsidRPr="00092334" w:rsidRDefault="001E34C8" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00760DF7">
         <w:t>Author</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00760DF7">
         <w:t xml:space="preserve"> 1’s Home </w:t>
       </w:r>
@@ -496,166 +496,167 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F7610">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="008F7610">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F7610">
         <w:t>lines</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F7610">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCA70CE" w14:textId="77777777" w:rsidR="009D7D1E" w:rsidRPr="00092334" w:rsidRDefault="009D7D1E" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="268AC91B" w14:textId="3A6A9EC4" w:rsidR="009D7D1E" w:rsidRPr="00092334" w:rsidRDefault="009D7D1E" w:rsidP="009D7D1E">
+    <w:p w14:paraId="268AC91B" w14:textId="3A6A9EC4" w:rsidR="009D7D1E" w:rsidRPr="00092334" w:rsidRDefault="003B7595" w:rsidP="009D7D1E">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="-936364802"/>
           <w:placeholder>
             <w:docPart w:val="C4487E0C1F454DFD9A764073B0D09903"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="009D7D1E">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> (</w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Style</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="001E34C8">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="001E34C8">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="009D7D1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3551E2C8" w14:textId="774B30FC" w:rsidR="009D7D1E" w:rsidRPr="00092334" w:rsidRDefault="009D7D1E" w:rsidP="009D7D1E">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00760DF7">
         <w:t>Author</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00760DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00760DF7">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00E860E2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00760DF7">
@@ -801,208 +802,183 @@
       <w:r w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve"> curriculum in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>lines</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4CCE1C" w14:textId="77777777" w:rsidR="00C5790A" w:rsidRPr="00ED0AD3" w:rsidRDefault="00C5790A" w:rsidP="006F1B6C">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBC94FF" w14:textId="0C04B08E" w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3" w:rsidRDefault="009D7D1E" w:rsidP="009D7D1E">
+    <w:p w14:paraId="1FBC94FF" w14:textId="0C04B08E" w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3" w:rsidRDefault="003B7595" w:rsidP="009D7D1E">
       <w:pPr>
         <w:pStyle w:val="Autornome"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="autor1"/>
           <w:tag w:val="aut1"/>
           <w:id w:val="-274788171"/>
           <w:placeholder>
             <w:docPart w:val="EA739D9F3B1B4419860AA944FB6888CC"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00ED0AD3">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00ED0AD3">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve"> 3 </w:t>
           </w:r>
-          <w:r w:rsidRPr="00ED0AD3">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>Name</w:t>
           </w:r>
-          <w:r w:rsidRPr="00ED0AD3">
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
+            <w:rPr>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (</w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
+            <w:rPr>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Style</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
+            <w:rPr>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t xml:space="preserve">: </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
+            <w:rPr>
+              <w:kern w:val="0"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>Author</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00ED0AD3">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00ED0AD3">
-[...47 lines deleted...]
-          <w:r w:rsidRPr="00ED0AD3">
+          <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
             <w:rPr>
               <w:kern w:val="0"/>
               <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00ED0AD3">
+      <w:r w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20ACAECA" w14:textId="388C67DF" w:rsidR="009D7D1E" w:rsidRPr="00ED0AD3" w:rsidRDefault="009D7D1E" w:rsidP="009D7D1E">
       <w:pPr>
         <w:pStyle w:val="Autordados"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>Author</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">’s Home </w:t>
+        <w:t xml:space="preserve"> 3’s Home </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>Institution</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t>Author</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED0AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2586,121 +2562,120 @@
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Panel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t xml:space="preserve">: Figure </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t>Caption</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
-        <w:t>)</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00B661C6">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A56A8">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B661C6">
         <w:t>: Figura título)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB0F973" w14:textId="627A3602" w:rsidR="00452849" w:rsidRDefault="00C00647" w:rsidP="00DE7CC9">
       <w:pPr>
         <w:pStyle w:val="Figurafonte"/>
       </w:pPr>
       <w:r w:rsidRPr="003068FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t>Source</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
         <w:t>Authors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006A56A8" w:rsidRPr="006A56A8">
-        <w:t>, 2025</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, 2025 </w:t>
       </w:r>
       <w:r w:rsidR="00F527BA">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A56A8">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F527BA">
         <w:t xml:space="preserve">: Figura </w:t>
       </w:r>
       <w:r w:rsidR="00B661C6">
         <w:t>fonte</w:t>
       </w:r>
       <w:r w:rsidR="00F527BA">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B9E775" w14:textId="7A46F0E6" w:rsidR="00452849" w:rsidRDefault="003068FC" w:rsidP="00D30579">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00616D8E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
-        <w:t xml:space="preserve">Images </w:t>
+        <w:t>Images</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
         <w:t>added</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
         <w:t>have</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
         <w:t>good</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FF3614" w:rsidRPr="00FF3614">
         <w:t xml:space="preserve"> display </w:t>
       </w:r>
@@ -3521,54 +3496,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53EBFDBE" w14:textId="4FA82CFF" w:rsidR="00452849" w:rsidRDefault="00FF3614" w:rsidP="00DE7CC9">
       <w:pPr>
         <w:pStyle w:val="Tabelafonte"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3614">
         <w:t>Source</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF3614">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF3614">
         <w:t>Authors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF3614">
         <w:t>, 2025</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00452849">
         <w:t>Tabela fonte)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52719454" w14:textId="3B657CF7" w:rsidR="006B3BB8" w:rsidRDefault="00E24DB4" w:rsidP="006B3BB8">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C3110">
         <w:t>Tables</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C3110">
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
@@ -3900,54 +3872,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4">
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00EF64DC">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4">
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t>Tópico Nível 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13814298" w14:textId="33CAD86C" w:rsidR="000B7771" w:rsidRDefault="000B7771" w:rsidP="000B7771">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corpo </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00E24DB4">
         <w:t xml:space="preserve">Body </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00E24DB4">
         <w:t>Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00E24DB4">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00E24DB4">
@@ -4059,54 +4028,51 @@
     <w:p w14:paraId="1A60ED6E" w14:textId="578046F1" w:rsidR="000B7771" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel3"/>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000B7771" w:rsidRPr="005B4132">
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="00A801BD" w:rsidRPr="005B4132">
         <w:t>.1</w:t>
       </w:r>
       <w:r w:rsidR="000B7771" w:rsidRPr="005B4132">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t>Level</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4">
-        <w:t>3</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00EF64DC">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00E43A25">
         <w:t xml:space="preserve"> Tópico Nível 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54962EEC" w14:textId="5446ACDB" w:rsidR="005B4132" w:rsidRDefault="00E24DB4" w:rsidP="005B4132">
@@ -4228,54 +4194,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E24DB4">
         <w:t>quam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22074631" w14:textId="5E66C47C" w:rsidR="005B4132" w:rsidRPr="005B4132" w:rsidRDefault="005B4132" w:rsidP="00966CCC">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel4"/>
       </w:pPr>
       <w:r w:rsidRPr="005B4132">
         <w:t xml:space="preserve">1.1.1.1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t>Level</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4">
-        <w:t>4</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00A33A3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E24DB4">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E24DB4" w:rsidRPr="00EF64DC">
         <w:t>Style</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E43A25">
         <w:t>: Tópico Nível 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D85D19F" w14:textId="77777777" w:rsidR="00E24DB4" w:rsidRDefault="00E24DB4" w:rsidP="00E24DB4">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
@@ -5016,59 +4979,51 @@
       <w:r w:rsidRPr="00524490">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00524490">
         <w:t>approval</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00524490">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00524490">
         <w:t>publication</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00524490">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00524490">
         <w:t>details</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00524490">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00524490">
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00524490">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00524490">
         <w:t>language</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00524490">
         <w:t xml:space="preserve"> editor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00524490">
         <w:t>should</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00524490">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5320,439 +5275,877 @@
         <w:spacing w:before="480" w:line="320" w:lineRule="exact"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C62CB0">
         <w:lastRenderedPageBreak/>
         <w:t>Research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C62CB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C62CB0">
         <w:t>funding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C62CB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C62CB0">
         <w:t>agency</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2121264C" w14:textId="75E66330" w:rsidR="00A31F8D" w:rsidRDefault="00C62CB0" w:rsidP="00A31F8D">
+    <w:p w14:paraId="2121264C" w14:textId="67722165" w:rsidR="00A31F8D" w:rsidRDefault="007B6B3D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>research</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
         <w:t xml:space="preserve"> led </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>received</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>funding</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
         <w:t>scholarship</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>awarded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, it </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>end</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>names</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> agencies </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...119 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC7066E" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614E751D" w14:textId="2671325B" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00C62CB0" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>Declaration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>Conflict</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>Interest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="19EFBA7F" w14:textId="2EDB36E2" w:rsidR="00A31F8D" w:rsidRDefault="00C62CB0" w:rsidP="00A31F8D">
+    <w:p w14:paraId="1CD24F43" w14:textId="311DB01F" w:rsidR="00A31F8D" w:rsidRDefault="007B6B3D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>Any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> financial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> non-financial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>could</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>perceived</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>potential</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>conflict</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>published</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>there</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> are no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>conflicts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>statement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>authors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>known</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> financial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>relationships</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>could</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>appeared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>influence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>work</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>reported</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C62CB0">
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C62CB0">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD24F43" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="5AFA66A2" w14:textId="77777777" w:rsidR="007B6B3D" w:rsidRPr="00616D8E" w:rsidRDefault="007B6B3D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B378EDD" w14:textId="47730334" w:rsidR="00A31F8D" w:rsidRPr="00A031FC" w:rsidRDefault="00C62CB0" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>Author</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5777,51 +6170,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>Contributor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t xml:space="preserve"> Roles </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>Taxonomy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A031FC">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D707FBD" w14:textId="082F015E" w:rsidR="00A31F8D" w:rsidRDefault="00C62CB0" w:rsidP="0040127D">
+    <w:p w14:paraId="2968632F" w14:textId="77777777" w:rsidR="007B6B3D" w:rsidRDefault="00C62CB0" w:rsidP="007B6B3D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t>Example</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3D39">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conceptualization</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3D39">
@@ -6081,332 +6474,1605 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t>using</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t>statistical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t>techniques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3D39">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE14C20" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="4FE14C20" w14:textId="24B1C1C4" w:rsidR="00A31F8D" w:rsidRDefault="007B6B3D" w:rsidP="007B6B3D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>Or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>simplified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>format</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B6B3D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F14210C" w14:textId="58FE9AF7" w:rsidR="007B6B3D" w:rsidRDefault="007B6B3D" w:rsidP="007B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Conceptualization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> João da Silva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Maria Santos, Ana Oliveira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Validation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Pedro Lima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – Original Draft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> João da Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> – Review &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Editing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D6090">
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D6090">
+        <w:t> Maria Santos. Todos os autores revisaram e aprovaram o documento final.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52633ED0" w14:textId="77777777" w:rsidR="007B6B3D" w:rsidRPr="00616D8E" w:rsidRDefault="007B6B3D" w:rsidP="007B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodotexto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="113258FF" w14:textId="2C72D102" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00C62CB0" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
+        <w:lastRenderedPageBreak/>
         <w:t>Supplementary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00661C11">
         <w:t xml:space="preserve"> material</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538CDB4B" w14:textId="6780DF27" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="00E7097D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="538CDB4B" w14:textId="3B73BC33" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="002504C8" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r w:rsidRPr="002504C8">
         <w:t>Supplementary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r w:rsidRPr="002504C8">
         <w:t xml:space="preserve"> material </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r w:rsidRPr="002504C8">
+        <w:t>refers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>availability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002504C8">
+        <w:br/>
+        <w:t xml:space="preserve">i. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> does </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> include </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>supplementary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>materials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>share</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>statement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002504C8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reproduce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>contained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>itself</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>."</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002504C8">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> includes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>supplementary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>materials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>share</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002504C8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>datasets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>generated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>analyzed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-        <w:t xml:space="preserve"> online.</w:t>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [REPOSITORY NAME], [WITH PERSISTENT IDENTIFIER (DOI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>accession</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">)] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [LICENSE NAME, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002504C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>]. [LINK TO DATA]."</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7097D" w:rsidRPr="00DA3D39">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC5AFF9" w14:textId="77777777" w:rsidR="00A31F8D" w:rsidRDefault="00A31F8D" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03FCDA99" w14:textId="4C0CE800" w:rsidR="00A31F8D" w:rsidRPr="00616D8E" w:rsidRDefault="0032161E" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="TpicoNvel2"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00661C11">
         <w:t>Acknowledgments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5F849A94" w14:textId="762DD373" w:rsidR="00A31F8D" w:rsidRDefault="00E7097D" w:rsidP="00A31F8D">
+    <w:p w14:paraId="5F849A94" w14:textId="01A176FC" w:rsidR="00A31F8D" w:rsidRDefault="002504C8" w:rsidP="00A31F8D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
         <w:sectPr w:rsidR="00A31F8D" w:rsidSect="009211E6">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:t>Individuals</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>contributed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>work</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>but</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>authorship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>acknowledged</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (e.g., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>technical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> general </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>supervision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>recognized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>section</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Example</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>would</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t xml:space="preserve"> like </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>thank</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t xml:space="preserve"> __________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Design </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>Creative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>Arts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t xml:space="preserve"> XXXXX for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>supporting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DA3D39">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DA3D39">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfase"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new XXXXX."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E846542" w14:textId="56D891AE" w:rsidR="00616D8E" w:rsidRPr="00616D8E" w:rsidRDefault="00616D8E" w:rsidP="00482AED">
       <w:pPr>
         <w:pStyle w:val="TopicoNvel1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00616D8E">
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00E7097D" w:rsidRPr="00FC292D">
         <w:t>eferences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="16CFFBCB" w14:textId="77777777" w:rsidR="00E7097D" w:rsidRDefault="00E7097D" w:rsidP="00E7097D">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC292D">
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -7423,333 +9089,344 @@
       <w:r w:rsidRPr="00FC292D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFACE21" w14:textId="77777777" w:rsidR="008B1387" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F888493" w14:textId="6EB7C8BA" w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidRDefault="008B1387" w:rsidP="00874ABF">
       <w:pPr>
         <w:pStyle w:val="Corpodotexto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B1387" w:rsidRPr="009B2846" w:rsidSect="009211E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3109" w:right="4251" w:bottom="1696" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="364F98F9" w14:textId="77777777" w:rsidR="00680354" w:rsidRDefault="00680354" w:rsidP="00063D15">
+    <w:p w14:paraId="2063CB0A" w14:textId="77777777" w:rsidR="003B7595" w:rsidRDefault="003B7595" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E4F4EC4" w14:textId="77777777" w:rsidR="00680354" w:rsidRDefault="00680354" w:rsidP="00063D15">
+    <w:p w14:paraId="1F82BA1E" w14:textId="77777777" w:rsidR="003B7595" w:rsidRDefault="003B7595" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{7D883FF7-D833-4F53-854C-8BDF6BFE6BCC}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{4B369B2E-B214-408D-8561-74AF303AF4AF}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{9106E66E-4FF2-4714-963D-DB6AEC696AEA}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{4005B37A-F5B4-4F43-8DF3-C91A48BD57C5}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{374E227A-44D9-40F3-BCDB-13F8A3D16739}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{087B9104-8D07-481C-A1F5-8DDB4F61B6F0}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{53FD5BFD-4427-49D6-BD9E-8C8704A2A1AF}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B915177C-E8F9-43FA-AE4B-85877F01A336}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{59FAF4AF-28C9-4B3E-BBD0-1D1B4C57CD8C}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId9" w:fontKey="{2DFA795B-7D2D-4BE6-B1B4-9365D8B19113}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{1D2DB1BA-ED9F-4ED0-9A68-BF1D93D68300}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{56661036-D4B2-4ABA-9726-C7818919DC94}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{8AE91234-D496-44FF-A233-2161ADA7F469}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{A67E36B2-6C9A-4D4F-B830-A36216023885}"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{1260EAF5-9781-435C-ABF7-0F5677BE2814}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{4B62FC83-C67A-4EB1-B834-B29043E7C693}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{2C9AF681-45AE-4F6B-9843-275F1129085B}"/>
-    <w:embedBold r:id="rId12" w:fontKey="{160CBB78-6C20-4689-9190-19EB66FC8ADA}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{F241DB94-A56B-4E8D-93C5-B0264F1AB8E8}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{A14DCB98-6C9F-4219-A972-B9A572446815}"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId13" w:fontKey="{5B6D72E2-0B10-46BA-9E19-6090FD9A8748}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId15" w:fontKey="{D61E0EDD-2401-494E-B0F7-8AA1421912C9}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{4E25B4C6-9513-4BAE-9387-B64574C0AFBA}"/>
+    <w:embedBold r:id="rId14" w:fontKey="{34989DC2-94F7-47D2-AAE1-C79B37C60110}"/>
+    <w:embedItalic r:id="rId15" w:fontKey="{03207324-01C8-4B75-8D7D-A50988FB82CC}"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{AD59CD0D-F543-4FE4-ACA6-C15541F5731B}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{B0247664-F0C7-4051-9906-DDB791FD6160}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-878160372"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2AC6A947" w14:textId="434F3CD0" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00BF5ABE">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B7595">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24A00AAF" w14:textId="77777777" w:rsidR="00E666A8" w:rsidRDefault="00E666A8" w:rsidP="00E666A8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-11375098"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7D78EA0A" w14:textId="1C7758C7" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="00E666A8" w:rsidP="0025412E">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="25BDCD47" w14:textId="17835F6E" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
+  <w:p w14:paraId="25BDCD47" w14:textId="0A488CA3" w:rsidR="00E666A8" w:rsidRPr="003500BC" w:rsidRDefault="004323A1" w:rsidP="0025412E">
     <w:pPr>
       <w:pStyle w:val="Rodape"/>
     </w:pPr>
     <w:r w:rsidRPr="003500BC">
-      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2025-2026. UDESC. ISSN:2594-4630.</w:t>
+      <w:t>REAMD, Florianópolis, v. X, n. X, p. XX-XX, 2026. UDESC. ISSN:2594-4630.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="1387058364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Fontepargpadro"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="099CC374" w14:textId="724FDAC8" w:rsidR="00440A7D" w:rsidRPr="006565F8" w:rsidRDefault="00440A7D" w:rsidP="006565F8">
         <w:pPr>
           <w:pStyle w:val="Numeropagina"/>
           <w:framePr w:wrap="none"/>
         </w:pPr>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="006565F8">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="361DE90E" w14:textId="77777777" w:rsidR="00440A7D" w:rsidRDefault="00440A7D" w:rsidP="00440A7D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BFF2848" w14:textId="77777777" w:rsidR="00680354" w:rsidRDefault="00680354" w:rsidP="00063D15">
+    <w:p w14:paraId="1B5C4DE3" w14:textId="77777777" w:rsidR="003B7595" w:rsidRDefault="003B7595" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58AEA040" w14:textId="77777777" w:rsidR="00680354" w:rsidRDefault="00680354" w:rsidP="00063D15">
+    <w:p w14:paraId="0239AA76" w14:textId="77777777" w:rsidR="003B7595" w:rsidRDefault="003B7595" w:rsidP="00063D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="173A1181" w14:textId="279CF81C" w:rsidR="00D40778" w:rsidRPr="005B3A3E" w:rsidRDefault="00D40778" w:rsidP="005B3A3E">
       <w:pPr>
         <w:pStyle w:val="Notarodape"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B3A3E">
         <w:rPr>
           <w:rStyle w:val="NotanumeroChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7847,88 +9524,88 @@
       <w:r w:rsidR="00524490" w:rsidRPr="00524490">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00524490" w:rsidRPr="00524490">
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00524490" w:rsidRPr="00524490">
         <w:t xml:space="preserve"> e-mail (Lattes/ORCID are </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00524490" w:rsidRPr="00524490">
         <w:t>optional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00524490" w:rsidRPr="00524490">
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0AACF780" w14:textId="25F9D4BC" w:rsidR="00063D15" w:rsidRDefault="003B7595">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3EDA08EE">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s1025" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
+        <v:shape id="WordPictureWatermark515372326" o:spid="_x0000_s2049" type="#_x0000_t75" alt="" style="position:absolute;margin-left:0;margin-top:0;width:589pt;height:833.15pt;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="reamd-02" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C9E2848" w14:textId="7E3EAAD5" w:rsidR="00063D15" w:rsidRDefault="00063D15" w:rsidP="00C26A65">
     <w:pPr>
       <w:ind w:left="284" w:firstLine="142"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452CB466" wp14:editId="3FCF8945">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-402575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7590726" cy="10729076"/>
           <wp:effectExtent l="0" t="0" r="4445" b="2540"/>
           <wp:wrapNone/>
           <wp:docPr id="1828932044" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7954,51 +9631,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7590726" cy="10729076"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B1ADAAE" w14:textId="085EB566" w:rsidR="00063D15" w:rsidRDefault="007B114D">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3461C52D" wp14:editId="1A41614A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-471170</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7582407" cy="10717318"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="490686656" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -8021,84 +9698,85 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7582407" cy="10717318"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1B3669B6" w14:textId="68F555F1" w:rsidR="004A765F" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
       <w:pStyle w:val="Cabecalhotitulo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF titArtigoBook </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:alias w:val="TituloArtigo"/>
         <w:tag w:val="titArt"/>
         <w:id w:val="1963683960"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="02A4FB6767B84509843F404E897D0BBA"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="005D32C1">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidR="00F5043D">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>itle here...</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="29AFBB33" w14:textId="776B448A" w:rsidR="002F5732" w:rsidRPr="005D32C1" w:rsidRDefault="002F5732" w:rsidP="007D02F0">
     <w:pPr>
@@ -8110,50 +9788,51 @@
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut1Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:alias w:val="autor1"/>
         <w:tag w:val="aut1"/>
         <w:id w:val="-793133964"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Author</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
@@ -8187,50 +9866,51 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut2Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:alias w:val="autor2"/>
         <w:tag w:val="aut2"/>
         <w:id w:val="716014035"/>
         <w:placeholder>
           <w:docPart w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Author</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
@@ -8264,50 +9944,51 @@
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> REF aut3Book </w:instrText>
     </w:r>
     <w:r w:rsidR="00EB311E" w:rsidRPr="005D32C1">
       <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005D32C1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:alias w:val="autor3"/>
         <w:tag w:val="aut3"/>
         <w:id w:val="-1863585990"/>
         <w:placeholder>
           <w:docPart w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Author</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> 3 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F5043D" w:rsidRPr="00F5043D">
           <w:rPr>
             <w:kern w:val="0"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Name</w:t>
         </w:r>
@@ -8324,58 +10005,67 @@
       <w:framePr w:wrap="around"/>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> REF nomeSecBook  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="nomeSecao"/>
         <w:tag w:val="sec"/>
         <w:id w:val="-274872415"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="49C2B372E0B144D1964D56A9040FA4DF"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F5043D">
           <w:t>Section</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F5043D">
-          <w:t xml:space="preserve"> name </w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F5043D">
+          <w:t>name</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00F5043D">
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F5043D">
           <w:t>here</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F5043D">
           <w:t>…</w:t>
         </w:r>
         <w:r w:rsidR="00F5043D" w:rsidRPr="005D02B5">
           <w:t>.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6EE304F9" w14:textId="12CA348B" w:rsidR="004F1A8E" w:rsidRPr="00A8358D" w:rsidRDefault="00FD499E" w:rsidP="00453E07">
     <w:pPr>
       <w:framePr w:w="7513" w:h="511" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3745" w:y="556"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="100"/>
@@ -8439,63 +10129,63 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7574400" cy="10706400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00063D15"/>
     <w:rsid w:val="0000659D"/>
     <w:rsid w:val="00006CE0"/>
     <w:rsid w:val="00025199"/>
     <w:rsid w:val="00025DF9"/>
     <w:rsid w:val="00031A37"/>
@@ -8516,81 +10206,83 @@
     <w:rsid w:val="00110C65"/>
     <w:rsid w:val="00113D93"/>
     <w:rsid w:val="00115AB1"/>
     <w:rsid w:val="0013189F"/>
     <w:rsid w:val="001509DC"/>
     <w:rsid w:val="00151F6C"/>
     <w:rsid w:val="001577D6"/>
     <w:rsid w:val="00163E10"/>
     <w:rsid w:val="00175B23"/>
     <w:rsid w:val="001766CC"/>
     <w:rsid w:val="001A61CD"/>
     <w:rsid w:val="001B2977"/>
     <w:rsid w:val="001B2E2D"/>
     <w:rsid w:val="001C7B60"/>
     <w:rsid w:val="001D58A7"/>
     <w:rsid w:val="001E34C8"/>
     <w:rsid w:val="001E363C"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="00200A1A"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="00214CA6"/>
     <w:rsid w:val="00216EB8"/>
     <w:rsid w:val="00225BA5"/>
     <w:rsid w:val="00231D8C"/>
     <w:rsid w:val="002407F3"/>
+    <w:rsid w:val="002504C8"/>
     <w:rsid w:val="00253753"/>
     <w:rsid w:val="0025412E"/>
     <w:rsid w:val="00264486"/>
     <w:rsid w:val="00267097"/>
     <w:rsid w:val="002A082D"/>
     <w:rsid w:val="002A5D6C"/>
     <w:rsid w:val="002B468F"/>
     <w:rsid w:val="002C25E1"/>
     <w:rsid w:val="002C3166"/>
     <w:rsid w:val="002D772C"/>
     <w:rsid w:val="002E21D4"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="00303DDA"/>
     <w:rsid w:val="003068FC"/>
     <w:rsid w:val="003136B2"/>
     <w:rsid w:val="003150E2"/>
     <w:rsid w:val="00321366"/>
     <w:rsid w:val="0032161E"/>
     <w:rsid w:val="00333ED2"/>
     <w:rsid w:val="00335AC9"/>
     <w:rsid w:val="003413BF"/>
     <w:rsid w:val="00342E33"/>
     <w:rsid w:val="00346796"/>
     <w:rsid w:val="003500BC"/>
     <w:rsid w:val="003604CC"/>
     <w:rsid w:val="00372127"/>
     <w:rsid w:val="00377E8E"/>
     <w:rsid w:val="00391854"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="00397B6F"/>
     <w:rsid w:val="003A510C"/>
+    <w:rsid w:val="003B7595"/>
     <w:rsid w:val="003C2651"/>
     <w:rsid w:val="003C3611"/>
     <w:rsid w:val="003C7DB0"/>
     <w:rsid w:val="003F0617"/>
     <w:rsid w:val="003F34DA"/>
     <w:rsid w:val="0040127D"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00427DE8"/>
     <w:rsid w:val="004323A1"/>
     <w:rsid w:val="004345C9"/>
     <w:rsid w:val="00440A7D"/>
     <w:rsid w:val="00452849"/>
     <w:rsid w:val="00453E07"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="00460383"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="00482AED"/>
     <w:rsid w:val="004A136E"/>
     <w:rsid w:val="004A31FA"/>
     <w:rsid w:val="004A765F"/>
     <w:rsid w:val="004D136E"/>
     <w:rsid w:val="004D1C50"/>
     <w:rsid w:val="004D2593"/>
     <w:rsid w:val="004D2BC3"/>
     <w:rsid w:val="004D4205"/>
@@ -8638,68 +10330,70 @@
     <w:rsid w:val="006A56A8"/>
     <w:rsid w:val="006B3BB8"/>
     <w:rsid w:val="006E5B1F"/>
     <w:rsid w:val="006E6D3F"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="006F1300"/>
     <w:rsid w:val="006F1B6C"/>
     <w:rsid w:val="006F5E5F"/>
     <w:rsid w:val="00700810"/>
     <w:rsid w:val="00706ED4"/>
     <w:rsid w:val="00726C1E"/>
     <w:rsid w:val="00734C3D"/>
     <w:rsid w:val="00746DCD"/>
     <w:rsid w:val="00747601"/>
     <w:rsid w:val="00752405"/>
     <w:rsid w:val="0076340F"/>
     <w:rsid w:val="007635C2"/>
     <w:rsid w:val="00770F5C"/>
     <w:rsid w:val="0077144E"/>
     <w:rsid w:val="0077193F"/>
     <w:rsid w:val="007800A1"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="007A066F"/>
     <w:rsid w:val="007B114D"/>
     <w:rsid w:val="007B1749"/>
+    <w:rsid w:val="007B6B3D"/>
     <w:rsid w:val="007C6A0B"/>
     <w:rsid w:val="007D02F0"/>
     <w:rsid w:val="007F570A"/>
     <w:rsid w:val="00811D99"/>
     <w:rsid w:val="00836B50"/>
     <w:rsid w:val="00837C4B"/>
     <w:rsid w:val="008416A7"/>
     <w:rsid w:val="008729D2"/>
     <w:rsid w:val="00874ABF"/>
     <w:rsid w:val="00875C18"/>
     <w:rsid w:val="00885A63"/>
     <w:rsid w:val="008B0185"/>
     <w:rsid w:val="008B1387"/>
     <w:rsid w:val="008B1EE7"/>
     <w:rsid w:val="008B463E"/>
     <w:rsid w:val="008B51D2"/>
     <w:rsid w:val="008C04C6"/>
     <w:rsid w:val="008D2DD2"/>
+    <w:rsid w:val="008D7F3C"/>
     <w:rsid w:val="008E1A4D"/>
     <w:rsid w:val="008E46C3"/>
     <w:rsid w:val="008F7777"/>
     <w:rsid w:val="00901C4C"/>
     <w:rsid w:val="00913D6A"/>
     <w:rsid w:val="009211E6"/>
     <w:rsid w:val="00922C5A"/>
     <w:rsid w:val="00947E1A"/>
     <w:rsid w:val="00952E24"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00961C33"/>
     <w:rsid w:val="00966CCC"/>
     <w:rsid w:val="0096751C"/>
     <w:rsid w:val="00973053"/>
     <w:rsid w:val="009763F9"/>
     <w:rsid w:val="00980DD3"/>
     <w:rsid w:val="00984ECD"/>
     <w:rsid w:val="0098627B"/>
     <w:rsid w:val="00991FBE"/>
     <w:rsid w:val="009B2846"/>
     <w:rsid w:val="009C03F1"/>
     <w:rsid w:val="009C2DF9"/>
     <w:rsid w:val="009C3110"/>
     <w:rsid w:val="009D4AD0"/>
     <w:rsid w:val="009D7D1E"/>
@@ -8840,63 +10534,63 @@
     <w:rsid w:val="00FB2FF5"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FF104F"/>
     <w:rsid w:val="00FF21CC"/>
     <w:rsid w:val="00FF3614"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="057A5386"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB5FD8ED-F2DF-3D43-BF2B-827C460D3687}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8959,51 +10653,51 @@
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10643,91 +12337,130 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelafonte">
     <w:name w:val="Tabela fonte"/>
     <w:basedOn w:val="Figurafonte"/>
     <w:rsid w:val="00452849"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloPortugus">
     <w:name w:val="Título Português"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001E34C8"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="340" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:noProof/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="nfase">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B6B3D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1652363523">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2113741607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name@mail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name@mail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D6AE306-64D7-41D5-A46C-9729315C9DC4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003538E1" w:rsidRDefault="003538E1">
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
@@ -10872,99 +12605,100 @@
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C4487E0C1F454DFD9A764073B0D09903"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91A02C78-4B98-4765-A564-77D2C4C00BAC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="003C6F94" w:rsidP="003C6F94">
+        <w:p w:rsidR="006B766A" w:rsidRDefault="003C6F94" w:rsidP="003C6F94">
           <w:pPr>
             <w:pStyle w:val="C4487E0C1F454DFD9A764073B0D09903"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA739D9F3B1B4419860AA944FB6888CC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23C384E1-4309-4B81-AF26-74CC24BB697D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="003C6F94" w:rsidP="003C6F94">
+        <w:p w:rsidR="006B766A" w:rsidRDefault="003C6F94" w:rsidP="003C6F94">
           <w:pPr>
             <w:pStyle w:val="EA739D9F3B1B4419860AA944FB6888CC"/>
           </w:pPr>
           <w:r w:rsidRPr="00F238A5">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para inserir o texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Corpo CS)">
@@ -10984,121 +12718,137 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Bold">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003538E1"/>
     <w:rsid w:val="0011519E"/>
     <w:rsid w:val="00214EE1"/>
     <w:rsid w:val="003538E1"/>
     <w:rsid w:val="003C6F94"/>
     <w:rsid w:val="00407573"/>
     <w:rsid w:val="00455078"/>
     <w:rsid w:val="0046643E"/>
     <w:rsid w:val="005435AF"/>
     <w:rsid w:val="005536A7"/>
     <w:rsid w:val="00640720"/>
+    <w:rsid w:val="006B766A"/>
     <w:rsid w:val="006E70DA"/>
     <w:rsid w:val="00780979"/>
     <w:rsid w:val="00790AC8"/>
     <w:rsid w:val="009578B0"/>
     <w:rsid w:val="00A30230"/>
     <w:rsid w:val="00A35F01"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B539D7"/>
     <w:rsid w:val="00BA0EA4"/>
     <w:rsid w:val="00BF1518"/>
     <w:rsid w:val="00BF348B"/>
     <w:rsid w:val="00C43EC7"/>
     <w:rsid w:val="00CC39DF"/>
     <w:rsid w:val="00D079AA"/>
+    <w:rsid w:val="00D919C3"/>
     <w:rsid w:val="00EC1B27"/>
     <w:rsid w:val="00ED6A3B"/>
     <w:rsid w:val="00F87FEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11523,51 +13273,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33232FF9635F46CCAC1AE467A3FDC179">
     <w:name w:val="33232FF9635F46CCAC1AE467A3FDC179"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A55E5AE9AB38459EB21C8C67C790ADCD">
     <w:name w:val="A55E5AE9AB38459EB21C8C67C790ADCD"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05C4C231867A43F5AFB3A0B17B61B2ED">
     <w:name w:val="05C4C231867A43F5AFB3A0B17B61B2ED"/>
     <w:rsid w:val="00BF348B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4487E0C1F454DFD9A764073B0D09903">
     <w:name w:val="C4487E0C1F454DFD9A764073B0D09903"/>
     <w:rsid w:val="003C6F94"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA739D9F3B1B4419860AA944FB6888CC">
     <w:name w:val="EA739D9F3B1B4419860AA944FB6888CC"/>
     <w:rsid w:val="003C6F94"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -11841,71 +13591,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="1736a918-e5f9-480c-a9c2-9d04a3867d50" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <descri_x00e7_ao xmlns="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100254705E167BCAF4C851C190FF0D684C3" ma:contentTypeVersion="27" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="f7aec985b09cbf54f5fdf450f2acdb9a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="31db800d-f085-4ce3-a9c0-1a5f98dd24c0" xmlns:ns3="1736a918-e5f9-480c-a9c2-9d04a3867d50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9506d0149b341b2b2100e682b0ba3337" ns2:_="" ns3:_="">
     <xsd:import namespace="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <xsd:import namespace="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:descri_x00e7_ao" minOccurs="0"/>
@@ -12124,130 +13878,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7950BF9-72FD-47F1-92B3-158C77FB6E05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18B40EC5-007A-46C5-87DA-680A61F822CC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E65E28D-935F-2A47-A638-D788D2F6709D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6C038CE-9255-469B-A79C-FF80C5291CD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="31db800d-f085-4ce3-a9c0-1a5f98dd24c0"/>
     <ds:schemaRef ds:uri="1736a918-e5f9-480c-a9c2-9d04a3867d50"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5947</Characters>
+  <Pages>7</Pages>
+  <Words>1309</Words>
+  <Characters>7073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7034</CharactersWithSpaces>
+  <CharactersWithSpaces>8366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100254705E167BCAF4C851C190FF0D684C3</vt:lpwstr>